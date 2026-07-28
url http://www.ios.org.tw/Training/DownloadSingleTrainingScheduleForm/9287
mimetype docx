--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -128,122 +128,122 @@
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="15875">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6CA14B4B" w14:textId="77777777" w:rsidR="004504B6" w:rsidRPr="004504B6" w:rsidRDefault="004504B6" w:rsidP="004504B6">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004504B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>課程名稱：台灣職安卡</w:t>
+                              <w:t>課程名稱：臺灣職安卡</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7B0C60C8" w14:textId="02D272DD" w:rsidR="00FC7F28" w:rsidRPr="00FC7F28" w:rsidRDefault="004504B6" w:rsidP="004504B6">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004504B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>訓練日期：2026/07/23~2026/07/23</w:t>
+                              <w:t>訓練日期：2026/10/06~2026/10/06</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:187.3pt;margin-top:0;width:238.5pt;height:110.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnN2aGPQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfaZLS7najpqulSxHS&#10;8iMtHMBxnMbC8RjbbVIugMQBlmcOwAE40O45GDvdUi3wgsiDZXvG38x830zm532ryFZYJ0EXNBul&#10;lAjNoZJ6XdD371ZPZpQ4z3TFFGhR0J1w9Hzx+NG8M7kYQwOqEpYgiHZ5ZwraeG/yJHG8ES1zIzBC&#10;o7EG2zKPR7tOKss6RG9VMk7Tk6QDWxkLXDiHt5eDkS4ifl0L7t/UtROeqIJibj6uNq5lWJPFnOVr&#10;y0wj+T4N9g9ZtExqDHqAumSekY2Vv0G1kltwUPsRhzaBupZcxBqwmix9UM11w4yItSA5zhxocv8P&#10;lr/evrVEVgUdZ6eUaNaiSHc3n2+/f727+XH77QsZB44643J0vTbo7Ptn0KPWsV5nroB/cETDsmF6&#10;LS6sha4RrMIcs/AyOXo64LgAUnavoMJQbOMhAvW1bQOBSAlBdNRqd9BH9J5wvHyajmdnUzRxtGWT&#10;dHIyjgomLL9/bqzzLwS0JGwKarEBIjzbXjkf0mH5vUuI5kDJaiWVige7LpfKki3DZlnFL1bwwE1p&#10;0mH46ex0OlDwV4w0fn/CaKXHtleyLejs4MTyQNxzXcWm9EyqYY85K71nMpA30Oj7st8rU0K1Q04t&#10;DO2N44ibBuwnSjps7YK6jxtmBSXqpUZdzrLJJMxCPEymp0gisceW8tjCNEeognpKhu3Sx/mJjJkL&#10;1G8lI7NB6CGTfa7YspHw/XiFmTg+R69fP4HFTwAAAP//AwBQSwMEFAAGAAgAAAAhACVAw0DcAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZghdpNw3FSsymSMWbiqZS8LbJTpPQ&#10;7Gzc3bbpv3f0Yi8PHm9475t8NdpeHNGHzpGC+SwBgVQ701Gj4HPzPL0HEaImo3tHqOCMAVbF9VWu&#10;M+NO9IHHMjaCSyhkWkEb45BJGeoWrQ4zNyBxtnPe6sjWN9J4feJy28s0Se6k1R3xQqsHXLdY78uD&#10;VbDw0rxjZb7tbvv01q1fy9uXr7NSN5Px8QFExDH+H8MvPqNDwUyVO5AJolfAj8Q/5WyxXLKtFKTp&#10;PAVZ5PKSvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5zdmhj0CAABMBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJUDDQNwAAAAFAQAADwAA&#10;AAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" strokeweight="1.25pt">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="6CA14B4B" w14:textId="77777777" w:rsidR="004504B6" w:rsidRPr="004504B6" w:rsidRDefault="004504B6" w:rsidP="004504B6">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004504B6">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
-                        <w:t>課程名稱：台灣職安卡</w:t>
+                        <w:t>課程名稱：臺灣職安卡</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7B0C60C8" w14:textId="02D272DD" w:rsidR="00FC7F28" w:rsidRPr="00FC7F28" w:rsidRDefault="004504B6" w:rsidP="004504B6">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004504B6">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
-                        <w:t>訓練日期：2026/07/23~2026/07/23</w:t>
+                        <w:t>訓練日期：2026/10/06~2026/10/06</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A94640" w14:textId="4C12BF60" w:rsidR="00C562DA" w:rsidRDefault="00C562DA"/>
     <w:p w14:paraId="3FF58529" w14:textId="140339F2" w:rsidR="00C562DA" w:rsidRDefault="00C562DA"/>
     <w:p w14:paraId="78D38FCD" w14:textId="685CD260" w:rsidR="00C562DA" w:rsidRPr="00FC7F28" w:rsidRDefault="00FC7F28" w:rsidP="00FC7F28">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="華康明體 Std W12" w:eastAsia="華康明體 Std W12" w:hAnsi="華康明體 Std W12"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7F28">
         <w:rPr>
@@ -466,51 +466,51 @@
       </w:tr>
       <w:tr w:rsidR="004504B6" w:rsidRPr="00FC7F28" w14:paraId="48C746A1" w14:textId="77777777" w:rsidTr="004504B6">
         <w:trPr>
           <w:trHeight w:val="5707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EDDC267" w14:textId="77777777" w:rsidR="004504B6" w:rsidRPr="004504B6" w:rsidRDefault="004504B6" w:rsidP="004504B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004504B6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>
                 確定開課
                 <w:br/>
-                2026/07/23~2026/07/23
+                2026/10/06~2026/10/06
               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73502642" w14:textId="4C77CE59" w:rsidR="004504B6" w:rsidRPr="00FC7F28" w:rsidRDefault="004504B6" w:rsidP="004504B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004504B6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>報到時間0900-0930，上課時間0930-1630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D8958E" w14:textId="244D2272" w:rsidR="004504B6" w:rsidRPr="00D550E7" w:rsidRDefault="004504B6" w:rsidP="007E1C08">
             <w:pPr>